--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -8,185 +8,185 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="RTS_DIST_GOVT_DASHBOARD" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="45">
   <si>
-    <t>PM Surya Ghar: Muft Bijli Yojana (PM-SGMBY)- District-wise Government Building Solarization installed Data up to 24.08.2026</t>
+    <t>PM Surya Ghar: Muft Bijli Yojana (PM-SGMBY)- District-wise Government Building Solarization installed Data up to 10.10.2026</t>
   </si>
   <si>
     <t>Prior to PM-SGMBY</t>
   </si>
   <si>
     <t>Under PM-SGMBY</t>
   </si>
   <si>
     <t>Till 02.07.24</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>(03.07.24 to 31.03.25)</t>
   </si>
   <si>
     <t>(F.Y. 2025-26)</t>
   </si>
   <si>
     <t>(F.Y. 2026-27)</t>
   </si>
   <si>
     <t>DISTRICT NAME</t>
   </si>
   <si>
     <t>Total
 Consumers</t>
   </si>
   <si>
     <t>Total
 Capacity (MW)</t>
   </si>
   <si>
-    <t xml:space="preserve">AHILYANAGAR DISTRICT              </t>
-[...98 lines deleted...]
-    <t xml:space="preserve">YAVATMAL DISTRICT                 </t>
+    <t>AHILYANAGAR</t>
+  </si>
+  <si>
+    <t>AKOLA</t>
+  </si>
+  <si>
+    <t>AMARAVATI</t>
+  </si>
+  <si>
+    <t>BEED</t>
+  </si>
+  <si>
+    <t>BHANDARA</t>
+  </si>
+  <si>
+    <t>BULDHANA</t>
+  </si>
+  <si>
+    <t>CHANDRAPUR</t>
+  </si>
+  <si>
+    <t>CHHATRAPATI SAMBHAJINAGAR</t>
+  </si>
+  <si>
+    <t>DHARASHIV</t>
+  </si>
+  <si>
+    <t>DHULE</t>
+  </si>
+  <si>
+    <t>GADCHIROLI</t>
+  </si>
+  <si>
+    <t>GONDIA</t>
+  </si>
+  <si>
+    <t>HINGOLI</t>
+  </si>
+  <si>
+    <t>JALGAON</t>
+  </si>
+  <si>
+    <t>JALNA</t>
+  </si>
+  <si>
+    <t>KOLHAPUR</t>
+  </si>
+  <si>
+    <t>LATUR</t>
+  </si>
+  <si>
+    <t>NAGPUR</t>
+  </si>
+  <si>
+    <t>NANDED</t>
+  </si>
+  <si>
+    <t>NANDURBAR</t>
+  </si>
+  <si>
+    <t>NASHIK</t>
+  </si>
+  <si>
+    <t>PALGHAR</t>
+  </si>
+  <si>
+    <t>PARBHANI</t>
+  </si>
+  <si>
+    <t>PUNE</t>
+  </si>
+  <si>
+    <t>RAIGAD</t>
+  </si>
+  <si>
+    <t>RATNAGIRI</t>
+  </si>
+  <si>
+    <t>SANGLI</t>
+  </si>
+  <si>
+    <t>SATARA</t>
+  </si>
+  <si>
+    <t>SINDUDURG</t>
+  </si>
+  <si>
+    <t>SOLAPUR</t>
+  </si>
+  <si>
+    <t>THANE</t>
+  </si>
+  <si>
+    <t>WARDHA</t>
+  </si>
+  <si>
+    <t>WASHIM</t>
+  </si>
+  <si>
+    <t>YAVATMAL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="14.0"/>
       <b val="true"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
@@ -358,1262 +358,1262 @@
       </c>
       <c r="H4" t="s" s="3">
         <v>9</v>
       </c>
       <c r="I4" t="s" s="3">
         <v>10</v>
       </c>
       <c r="J4" t="s" s="3">
         <v>9</v>
       </c>
       <c r="K4" t="s" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>11</v>
       </c>
       <c r="B5" t="n" s="4">
         <v>88.0</v>
       </c>
       <c r="C5" t="n" s="4">
         <v>2.82</v>
       </c>
       <c r="D5" t="n" s="4">
-        <v>155.0</v>
+        <v>176.0</v>
       </c>
       <c r="E5" t="n" s="4">
-        <v>3.33</v>
+        <v>3.75</v>
       </c>
       <c r="F5" t="n" s="4">
         <v>17.0</v>
       </c>
       <c r="G5" t="n" s="4">
         <v>0.51</v>
       </c>
       <c r="H5" t="n" s="4">
         <v>74.0</v>
       </c>
       <c r="I5" t="n" s="4">
         <v>1.92</v>
       </c>
       <c r="J5" t="n" s="4">
-        <v>64.0</v>
+        <v>85.0</v>
       </c>
       <c r="K5" t="n" s="4">
-        <v>0.9</v>
+        <v>1.33</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s" s="4">
         <v>12</v>
       </c>
       <c r="B6" t="n" s="4">
         <v>27.0</v>
       </c>
       <c r="C6" t="n" s="4">
         <v>2.15</v>
       </c>
       <c r="D6" t="n" s="4">
-        <v>80.0</v>
+        <v>87.0</v>
       </c>
       <c r="E6" t="n" s="4">
-        <v>1.2</v>
+        <v>1.33</v>
       </c>
       <c r="F6" t="n" s="4">
         <v>15.0</v>
       </c>
       <c r="G6" t="n" s="4">
         <v>0.3</v>
       </c>
       <c r="H6" t="n" s="4">
         <v>36.0</v>
       </c>
       <c r="I6" t="n" s="4">
         <v>0.58</v>
       </c>
       <c r="J6" t="n" s="4">
-        <v>29.0</v>
+        <v>36.0</v>
       </c>
       <c r="K6" t="n" s="4">
-        <v>0.32</v>
+        <v>0.45</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="4">
         <v>13</v>
       </c>
       <c r="B7" t="n" s="4">
         <v>81.0</v>
       </c>
       <c r="C7" t="n" s="4">
         <v>3.62</v>
       </c>
       <c r="D7" t="n" s="4">
-        <v>304.0</v>
+        <v>319.0</v>
       </c>
       <c r="E7" t="n" s="4">
-        <v>3.62</v>
+        <v>4.26</v>
       </c>
       <c r="F7" t="n" s="4">
         <v>29.0</v>
       </c>
       <c r="G7" t="n" s="4">
         <v>0.72</v>
       </c>
       <c r="H7" t="n" s="4">
         <v>173.0</v>
       </c>
       <c r="I7" t="n" s="4">
         <v>2.08</v>
       </c>
       <c r="J7" t="n" s="4">
-        <v>102.0</v>
+        <v>117.0</v>
       </c>
       <c r="K7" t="n" s="4">
-        <v>0.83</v>
+        <v>1.47</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="4">
         <v>14</v>
       </c>
       <c r="B8" t="n" s="4">
         <v>2.0</v>
       </c>
       <c r="C8" t="n" s="4">
         <v>0.03</v>
       </c>
       <c r="D8" t="n" s="4">
-        <v>60.0</v>
+        <v>62.0</v>
       </c>
       <c r="E8" t="n" s="4">
-        <v>1.27</v>
+        <v>1.29</v>
       </c>
       <c r="F8" t="n" s="4">
         <v>1.0</v>
       </c>
       <c r="G8" t="n" s="4">
         <v>0.01</v>
       </c>
       <c r="H8" t="n" s="4">
         <v>31.0</v>
       </c>
       <c r="I8" t="n" s="4">
         <v>0.7</v>
       </c>
       <c r="J8" t="n" s="4">
-        <v>28.0</v>
+        <v>30.0</v>
       </c>
       <c r="K8" t="n" s="4">
-        <v>0.56</v>
+        <v>0.58</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="4">
         <v>15</v>
       </c>
       <c r="B9" t="n" s="4">
         <v>113.0</v>
       </c>
       <c r="C9" t="n" s="4">
         <v>1.12</v>
       </c>
       <c r="D9" t="n" s="4">
-        <v>264.0</v>
+        <v>289.0</v>
       </c>
       <c r="E9" t="n" s="4">
-        <v>2.57</v>
+        <v>2.69</v>
       </c>
       <c r="F9" t="n" s="4">
         <v>35.0</v>
       </c>
       <c r="G9" t="n" s="4">
         <v>0.5</v>
       </c>
       <c r="H9" t="n" s="4">
         <v>179.0</v>
       </c>
       <c r="I9" t="n" s="4">
         <v>1.3</v>
       </c>
       <c r="J9" t="n" s="4">
-        <v>50.0</v>
+        <v>75.0</v>
       </c>
       <c r="K9" t="n" s="4">
-        <v>0.78</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="4">
         <v>16</v>
       </c>
       <c r="B10" t="n" s="4">
         <v>37.0</v>
       </c>
       <c r="C10" t="n" s="4">
         <v>0.36</v>
       </c>
       <c r="D10" t="n" s="4">
-        <v>156.0</v>
+        <v>162.0</v>
       </c>
       <c r="E10" t="n" s="4">
-        <v>1.45</v>
+        <v>1.48</v>
       </c>
       <c r="F10" t="n" s="4">
         <v>28.0</v>
       </c>
       <c r="G10" t="n" s="4">
         <v>0.26</v>
       </c>
       <c r="H10" t="n" s="4">
         <v>70.0</v>
       </c>
       <c r="I10" t="n" s="4">
         <v>0.6</v>
       </c>
       <c r="J10" t="n" s="4">
-        <v>58.0</v>
+        <v>64.0</v>
       </c>
       <c r="K10" t="n" s="4">
-        <v>0.59</v>
+        <v>0.62</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="4">
         <v>17</v>
       </c>
       <c r="B11" t="n" s="4">
         <v>145.0</v>
       </c>
       <c r="C11" t="n" s="4">
         <v>2.6</v>
       </c>
       <c r="D11" t="n" s="4">
-        <v>268.0</v>
+        <v>278.0</v>
       </c>
       <c r="E11" t="n" s="4">
-        <v>2.97</v>
+        <v>3.09</v>
       </c>
       <c r="F11" t="n" s="4">
         <v>40.0</v>
       </c>
       <c r="G11" t="n" s="4">
         <v>0.41</v>
       </c>
       <c r="H11" t="n" s="4">
         <v>158.0</v>
       </c>
       <c r="I11" t="n" s="4">
         <v>2.18</v>
       </c>
       <c r="J11" t="n" s="4">
-        <v>70.0</v>
+        <v>80.0</v>
       </c>
       <c r="K11" t="n" s="4">
-        <v>0.38</v>
+        <v>0.51</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="4">
         <v>18</v>
       </c>
       <c r="B12" t="n" s="4">
         <v>79.0</v>
       </c>
       <c r="C12" t="n" s="4">
         <v>3.13</v>
       </c>
       <c r="D12" t="n" s="4">
-        <v>157.0</v>
+        <v>176.0</v>
       </c>
       <c r="E12" t="n" s="4">
-        <v>4.04</v>
+        <v>4.35</v>
       </c>
       <c r="F12" t="n" s="4">
         <v>15.0</v>
       </c>
       <c r="G12" t="n" s="4">
         <v>0.7</v>
       </c>
       <c r="H12" t="n" s="4">
         <v>90.0</v>
       </c>
       <c r="I12" t="n" s="4">
         <v>1.86</v>
       </c>
       <c r="J12" t="n" s="4">
-        <v>52.0</v>
+        <v>71.0</v>
       </c>
       <c r="K12" t="n" s="4">
-        <v>1.48</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="4">
         <v>19</v>
       </c>
       <c r="B13" t="n" s="4">
         <v>15.0</v>
       </c>
       <c r="C13" t="n" s="4">
         <v>0.4</v>
       </c>
       <c r="D13" t="n" s="4">
-        <v>98.0</v>
+        <v>104.0</v>
       </c>
       <c r="E13" t="n" s="4">
-        <v>0.83</v>
+        <v>0.89</v>
       </c>
       <c r="F13" t="n" s="4">
         <v>11.0</v>
       </c>
       <c r="G13" t="n" s="4">
         <v>0.1</v>
       </c>
       <c r="H13" t="n" s="4">
         <v>61.0</v>
       </c>
       <c r="I13" t="n" s="4">
         <v>0.48</v>
       </c>
       <c r="J13" t="n" s="4">
-        <v>26.0</v>
+        <v>32.0</v>
       </c>
       <c r="K13" t="n" s="4">
-        <v>0.25</v>
+        <v>0.31</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="4">
         <v>20</v>
       </c>
       <c r="B14" t="n" s="4">
         <v>6.0</v>
       </c>
       <c r="C14" t="n" s="4">
         <v>0.86</v>
       </c>
       <c r="D14" t="n" s="4">
-        <v>83.0</v>
+        <v>89.0</v>
       </c>
       <c r="E14" t="n" s="4">
-        <v>1.23</v>
+        <v>1.31</v>
       </c>
       <c r="F14" t="n" s="4">
         <v>7.0</v>
       </c>
       <c r="G14" t="n" s="4">
         <v>0.34</v>
       </c>
       <c r="H14" t="n" s="4">
         <v>31.0</v>
       </c>
       <c r="I14" t="n" s="4">
         <v>0.54</v>
       </c>
       <c r="J14" t="n" s="4">
-        <v>45.0</v>
+        <v>51.0</v>
       </c>
       <c r="K14" t="n" s="4">
-        <v>0.34</v>
+        <v>0.42</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="4">
         <v>21</v>
       </c>
       <c r="B15" t="n" s="4">
         <v>60.0</v>
       </c>
       <c r="C15" t="n" s="4">
         <v>0.65</v>
       </c>
       <c r="D15" t="n" s="4">
-        <v>128.0</v>
+        <v>132.0</v>
       </c>
       <c r="E15" t="n" s="4">
-        <v>1.46</v>
+        <v>1.52</v>
       </c>
       <c r="F15" t="n" s="4">
         <v>16.0</v>
       </c>
       <c r="G15" t="n" s="4">
         <v>0.17</v>
       </c>
       <c r="H15" t="n" s="4">
         <v>48.0</v>
       </c>
       <c r="I15" t="n" s="4">
         <v>0.42</v>
       </c>
       <c r="J15" t="n" s="4">
-        <v>64.0</v>
+        <v>68.0</v>
       </c>
       <c r="K15" t="n" s="4">
-        <v>0.87</v>
+        <v>0.93</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="4">
         <v>22</v>
       </c>
       <c r="B16" t="n" s="4">
         <v>59.0</v>
       </c>
       <c r="C16" t="n" s="4">
         <v>1.69</v>
       </c>
       <c r="D16" t="n" s="4">
-        <v>402.0</v>
+        <v>409.0</v>
       </c>
       <c r="E16" t="n" s="4">
-        <v>2.9</v>
+        <v>2.93</v>
       </c>
       <c r="F16" t="n" s="4">
         <v>15.0</v>
       </c>
       <c r="G16" t="n" s="4">
         <v>0.23</v>
       </c>
       <c r="H16" t="n" s="4">
         <v>262.0</v>
       </c>
       <c r="I16" t="n" s="4">
         <v>1.55</v>
       </c>
       <c r="J16" t="n" s="4">
-        <v>125.0</v>
+        <v>132.0</v>
       </c>
       <c r="K16" t="n" s="4">
-        <v>1.12</v>
+        <v>1.16</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s" s="4">
         <v>23</v>
       </c>
       <c r="B17" t="n" s="4">
         <v>13.0</v>
       </c>
       <c r="C17" t="n" s="4">
         <v>0.33</v>
       </c>
       <c r="D17" t="n" s="4">
-        <v>40.0</v>
+        <v>41.0</v>
       </c>
       <c r="E17" t="n" s="4">
-        <v>0.96</v>
+        <v>0.97</v>
       </c>
       <c r="F17" t="n" s="4">
         <v>3.0</v>
       </c>
       <c r="G17" t="n" s="4">
         <v>0.25</v>
       </c>
       <c r="H17" t="n" s="4">
         <v>17.0</v>
       </c>
       <c r="I17" t="n" s="4">
         <v>0.41</v>
       </c>
       <c r="J17" t="n" s="4">
-        <v>20.0</v>
+        <v>21.0</v>
       </c>
       <c r="K17" t="n" s="4">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s" s="4">
         <v>24</v>
       </c>
       <c r="B18" t="n" s="4">
         <v>103.0</v>
       </c>
       <c r="C18" t="n" s="4">
         <v>2.12</v>
       </c>
       <c r="D18" t="n" s="4">
-        <v>436.0</v>
+        <v>482.0</v>
       </c>
       <c r="E18" t="n" s="4">
-        <v>4.42</v>
+        <v>5.26</v>
       </c>
       <c r="F18" t="n" s="4">
         <v>47.0</v>
       </c>
       <c r="G18" t="n" s="4">
         <v>1.6</v>
       </c>
       <c r="H18" t="n" s="4">
         <v>283.0</v>
       </c>
       <c r="I18" t="n" s="4">
         <v>2.11</v>
       </c>
       <c r="J18" t="n" s="4">
-        <v>106.0</v>
+        <v>152.0</v>
       </c>
       <c r="K18" t="n" s="4">
-        <v>0.72</v>
+        <v>1.55</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s" s="4">
         <v>25</v>
       </c>
       <c r="B19" t="n" s="4">
         <v>40.0</v>
       </c>
       <c r="C19" t="n" s="4">
         <v>1.79</v>
       </c>
       <c r="D19" t="n" s="4">
-        <v>77.0</v>
+        <v>79.0</v>
       </c>
       <c r="E19" t="n" s="4">
-        <v>1.58</v>
+        <v>1.59</v>
       </c>
       <c r="F19" t="n" s="4">
         <v>16.0</v>
       </c>
       <c r="G19" t="n" s="4">
         <v>0.78</v>
       </c>
       <c r="H19" t="n" s="4">
         <v>53.0</v>
       </c>
       <c r="I19" t="n" s="4">
         <v>0.73</v>
       </c>
       <c r="J19" t="n" s="4">
-        <v>8.0</v>
+        <v>10.0</v>
       </c>
       <c r="K19" t="n" s="4">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s" s="4">
         <v>26</v>
       </c>
       <c r="B20" t="n" s="4">
         <v>73.0</v>
       </c>
       <c r="C20" t="n" s="4">
         <v>1.29</v>
       </c>
       <c r="D20" t="n" s="4">
-        <v>349.0</v>
+        <v>366.0</v>
       </c>
       <c r="E20" t="n" s="4">
-        <v>2.98</v>
+        <v>3.76</v>
       </c>
       <c r="F20" t="n" s="4">
         <v>39.0</v>
       </c>
       <c r="G20" t="n" s="4">
         <v>0.5</v>
       </c>
       <c r="H20" t="n" s="4">
         <v>202.0</v>
       </c>
       <c r="I20" t="n" s="4">
         <v>1.81</v>
       </c>
       <c r="J20" t="n" s="4">
-        <v>108.0</v>
+        <v>125.0</v>
       </c>
       <c r="K20" t="n" s="4">
-        <v>0.67</v>
+        <v>1.46</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s" s="4">
         <v>27</v>
       </c>
       <c r="B21" t="n" s="4">
         <v>56.0</v>
       </c>
       <c r="C21" t="n" s="4">
         <v>2.39</v>
       </c>
       <c r="D21" t="n" s="4">
-        <v>103.0</v>
+        <v>120.0</v>
       </c>
       <c r="E21" t="n" s="4">
-        <v>1.96</v>
+        <v>2.17</v>
       </c>
       <c r="F21" t="n" s="4">
         <v>10.0</v>
       </c>
       <c r="G21" t="n" s="4">
         <v>0.12</v>
       </c>
       <c r="H21" t="n" s="4">
         <v>40.0</v>
       </c>
       <c r="I21" t="n" s="4">
         <v>1.37</v>
       </c>
       <c r="J21" t="n" s="4">
-        <v>53.0</v>
+        <v>70.0</v>
       </c>
       <c r="K21" t="n" s="4">
-        <v>0.47</v>
+        <v>0.68</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s" s="4">
         <v>28</v>
       </c>
       <c r="B22" t="n" s="4">
         <v>566.0</v>
       </c>
       <c r="C22" t="n" s="4">
         <v>17.7</v>
       </c>
       <c r="D22" t="n" s="4">
-        <v>457.0</v>
+        <v>472.0</v>
       </c>
       <c r="E22" t="n" s="4">
-        <v>9.31</v>
+        <v>9.73</v>
       </c>
       <c r="F22" t="n" s="4">
         <v>54.0</v>
       </c>
       <c r="G22" t="n" s="4">
         <v>3.09</v>
       </c>
       <c r="H22" t="n" s="4">
         <v>271.0</v>
       </c>
       <c r="I22" t="n" s="4">
         <v>4.52</v>
       </c>
       <c r="J22" t="n" s="4">
-        <v>132.0</v>
+        <v>147.0</v>
       </c>
       <c r="K22" t="n" s="4">
-        <v>1.7</v>
+        <v>2.12</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s" s="4">
         <v>29</v>
       </c>
       <c r="B23" t="n" s="4">
         <v>54.0</v>
       </c>
       <c r="C23" t="n" s="4">
         <v>3.38</v>
       </c>
       <c r="D23" t="n" s="4">
-        <v>112.0</v>
+        <v>122.0</v>
       </c>
       <c r="E23" t="n" s="4">
-        <v>1.26</v>
+        <v>1.41</v>
       </c>
       <c r="F23" t="n" s="4">
         <v>6.0</v>
       </c>
       <c r="G23" t="n" s="4">
         <v>0.11</v>
       </c>
       <c r="H23" t="n" s="4">
         <v>50.0</v>
       </c>
       <c r="I23" t="n" s="4">
         <v>0.7</v>
       </c>
       <c r="J23" t="n" s="4">
-        <v>56.0</v>
+        <v>66.0</v>
       </c>
       <c r="K23" t="n" s="4">
-        <v>0.45</v>
+        <v>0.59</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s" s="4">
         <v>30</v>
       </c>
       <c r="B24" t="n" s="4">
         <v>34.0</v>
       </c>
       <c r="C24" t="n" s="4">
         <v>1.7</v>
       </c>
       <c r="D24" t="n" s="4">
-        <v>62.0</v>
+        <v>66.0</v>
       </c>
       <c r="E24" t="n" s="4">
-        <v>1.41</v>
+        <v>1.46</v>
       </c>
       <c r="F24" t="n" s="4">
         <v>12.0</v>
       </c>
       <c r="G24" t="n" s="4">
         <v>0.13</v>
       </c>
       <c r="H24" t="n" s="4">
         <v>16.0</v>
       </c>
       <c r="I24" t="n" s="4">
         <v>0.38</v>
       </c>
       <c r="J24" t="n" s="4">
-        <v>34.0</v>
+        <v>38.0</v>
       </c>
       <c r="K24" t="n" s="4">
-        <v>0.9</v>
+        <v>0.95</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s" s="4">
         <v>31</v>
       </c>
       <c r="B25" t="n" s="4">
         <v>98.0</v>
       </c>
       <c r="C25" t="n" s="4">
         <v>4.53</v>
       </c>
       <c r="D25" t="n" s="4">
-        <v>254.0</v>
+        <v>288.0</v>
       </c>
       <c r="E25" t="n" s="4">
-        <v>4.15</v>
+        <v>4.57</v>
       </c>
       <c r="F25" t="n" s="4">
         <v>44.0</v>
       </c>
       <c r="G25" t="n" s="4">
         <v>1.27</v>
       </c>
       <c r="H25" t="n" s="4">
         <v>90.0</v>
       </c>
       <c r="I25" t="n" s="4">
         <v>1.72</v>
       </c>
       <c r="J25" t="n" s="4">
-        <v>120.0</v>
+        <v>154.0</v>
       </c>
       <c r="K25" t="n" s="4">
-        <v>1.16</v>
+        <v>1.58</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s" s="4">
         <v>32</v>
       </c>
       <c r="B26" t="n" s="4">
         <v>41.0</v>
       </c>
       <c r="C26" t="n" s="4">
         <v>2.34</v>
       </c>
       <c r="D26" t="n" s="4">
-        <v>90.0</v>
+        <v>115.0</v>
       </c>
       <c r="E26" t="n" s="4">
-        <v>0.87</v>
+        <v>1.23</v>
       </c>
       <c r="F26" t="n" s="4">
         <v>13.0</v>
       </c>
       <c r="G26" t="n" s="4">
         <v>0.09</v>
       </c>
       <c r="H26" t="n" s="4">
         <v>52.0</v>
       </c>
       <c r="I26" t="n" s="4">
         <v>0.6</v>
       </c>
       <c r="J26" t="n" s="4">
-        <v>25.0</v>
+        <v>50.0</v>
       </c>
       <c r="K26" t="n" s="4">
-        <v>0.18</v>
+        <v>0.54</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s" s="4">
         <v>33</v>
       </c>
       <c r="B27" t="n" s="4">
         <v>25.0</v>
       </c>
       <c r="C27" t="n" s="4">
         <v>1.86</v>
       </c>
       <c r="D27" t="n" s="4">
-        <v>103.0</v>
+        <v>109.0</v>
       </c>
       <c r="E27" t="n" s="4">
-        <v>1.99</v>
+        <v>2.04</v>
       </c>
       <c r="F27" t="n" s="4">
         <v>5.0</v>
       </c>
       <c r="G27" t="n" s="4">
         <v>0.34</v>
       </c>
       <c r="H27" t="n" s="4">
         <v>51.0</v>
       </c>
       <c r="I27" t="n" s="4">
         <v>0.99</v>
       </c>
       <c r="J27" t="n" s="4">
-        <v>47.0</v>
+        <v>53.0</v>
       </c>
       <c r="K27" t="n" s="4">
-        <v>0.67</v>
+        <v>0.71</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s" s="4">
         <v>34</v>
       </c>
       <c r="B28" t="n" s="4">
         <v>277.0</v>
       </c>
       <c r="C28" t="n" s="4">
         <v>11.62</v>
       </c>
       <c r="D28" t="n" s="4">
-        <v>766.0</v>
+        <v>809.0</v>
       </c>
       <c r="E28" t="n" s="4">
-        <v>9.6</v>
+        <v>10.16</v>
       </c>
       <c r="F28" t="n" s="4">
         <v>119.0</v>
       </c>
       <c r="G28" t="n" s="4">
         <v>3.19</v>
       </c>
       <c r="H28" t="n" s="4">
         <v>319.0</v>
       </c>
       <c r="I28" t="n" s="4">
         <v>3.52</v>
       </c>
       <c r="J28" t="n" s="4">
-        <v>328.0</v>
+        <v>371.0</v>
       </c>
       <c r="K28" t="n" s="4">
-        <v>2.89</v>
+        <v>3.45</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s" s="4">
         <v>35</v>
       </c>
       <c r="B29" t="n" s="4">
         <v>82.0</v>
       </c>
       <c r="C29" t="n" s="4">
         <v>1.97</v>
       </c>
       <c r="D29" t="n" s="4">
-        <v>292.0</v>
+        <v>295.0</v>
       </c>
       <c r="E29" t="n" s="4">
-        <v>2.31</v>
+        <v>2.69</v>
       </c>
       <c r="F29" t="n" s="4">
         <v>30.0</v>
       </c>
       <c r="G29" t="n" s="4">
         <v>0.41</v>
       </c>
       <c r="H29" t="n" s="4">
         <v>120.0</v>
       </c>
       <c r="I29" t="n" s="4">
         <v>1.25</v>
       </c>
       <c r="J29" t="n" s="4">
-        <v>142.0</v>
+        <v>145.0</v>
       </c>
       <c r="K29" t="n" s="4">
-        <v>0.66</v>
+        <v>1.04</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s" s="4">
         <v>36</v>
       </c>
       <c r="B30" t="n" s="4">
         <v>35.0</v>
       </c>
       <c r="C30" t="n" s="4">
         <v>0.8</v>
       </c>
       <c r="D30" t="n" s="4">
-        <v>120.0</v>
+        <v>130.0</v>
       </c>
       <c r="E30" t="n" s="4">
-        <v>0.64</v>
+        <v>0.73</v>
       </c>
       <c r="F30" t="n" s="4">
         <v>6.0</v>
       </c>
       <c r="G30" t="n" s="4">
         <v>0.04</v>
       </c>
       <c r="H30" t="n" s="4">
         <v>91.0</v>
       </c>
       <c r="I30" t="n" s="4">
         <v>0.48</v>
       </c>
       <c r="J30" t="n" s="4">
-        <v>23.0</v>
+        <v>33.0</v>
       </c>
       <c r="K30" t="n" s="4">
-        <v>0.12</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s" s="4">
         <v>37</v>
       </c>
       <c r="B31" t="n" s="4">
         <v>206.0</v>
       </c>
       <c r="C31" t="n" s="4">
         <v>1.65</v>
       </c>
       <c r="D31" t="n" s="4">
-        <v>367.0</v>
+        <v>411.0</v>
       </c>
       <c r="E31" t="n" s="4">
-        <v>4.73</v>
+        <v>4.93</v>
       </c>
       <c r="F31" t="n" s="4">
         <v>20.0</v>
       </c>
       <c r="G31" t="n" s="4">
         <v>0.38</v>
       </c>
       <c r="H31" t="n" s="4">
         <v>181.0</v>
       </c>
       <c r="I31" t="n" s="4">
         <v>1.62</v>
       </c>
       <c r="J31" t="n" s="4">
-        <v>166.0</v>
+        <v>210.0</v>
       </c>
       <c r="K31" t="n" s="4">
-        <v>2.74</v>
+        <v>2.93</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s" s="4">
         <v>38</v>
       </c>
       <c r="B32" t="n" s="4">
         <v>129.0</v>
       </c>
       <c r="C32" t="n" s="4">
         <v>1.58</v>
       </c>
       <c r="D32" t="n" s="4">
-        <v>448.0</v>
+        <v>487.0</v>
       </c>
       <c r="E32" t="n" s="4">
-        <v>5.13</v>
+        <v>5.48</v>
       </c>
       <c r="F32" t="n" s="4">
         <v>41.0</v>
       </c>
       <c r="G32" t="n" s="4">
         <v>0.49</v>
       </c>
       <c r="H32" t="n" s="4">
         <v>196.0</v>
       </c>
       <c r="I32" t="n" s="4">
         <v>1.79</v>
       </c>
       <c r="J32" t="n" s="4">
-        <v>211.0</v>
+        <v>250.0</v>
       </c>
       <c r="K32" t="n" s="4">
-        <v>2.85</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s" s="4">
         <v>39</v>
       </c>
       <c r="B33" t="n" s="4">
         <v>48.0</v>
       </c>
       <c r="C33" t="n" s="4">
         <v>0.6</v>
       </c>
       <c r="D33" t="n" s="4">
-        <v>181.0</v>
+        <v>186.0</v>
       </c>
       <c r="E33" t="n" s="4">
-        <v>0.82</v>
+        <v>0.84</v>
       </c>
       <c r="F33" t="n" s="4">
         <v>14.0</v>
       </c>
       <c r="G33" t="n" s="4">
         <v>0.06</v>
       </c>
       <c r="H33" t="n" s="4">
         <v>118.0</v>
       </c>
       <c r="I33" t="n" s="4">
         <v>0.54</v>
       </c>
       <c r="J33" t="n" s="4">
-        <v>49.0</v>
+        <v>54.0</v>
       </c>
       <c r="K33" t="n" s="4">
-        <v>0.23</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s" s="4">
         <v>40</v>
       </c>
       <c r="B34" t="n" s="4">
         <v>37.0</v>
       </c>
       <c r="C34" t="n" s="4">
         <v>2.68</v>
       </c>
       <c r="D34" t="n" s="4">
-        <v>105.0</v>
+        <v>119.0</v>
       </c>
       <c r="E34" t="n" s="4">
-        <v>1.62</v>
+        <v>2.12</v>
       </c>
       <c r="F34" t="n" s="4">
         <v>9.0</v>
       </c>
       <c r="G34" t="n" s="4">
         <v>0.1</v>
       </c>
       <c r="H34" t="n" s="4">
         <v>76.0</v>
       </c>
       <c r="I34" t="n" s="4">
         <v>1.43</v>
       </c>
       <c r="J34" t="n" s="4">
-        <v>20.0</v>
+        <v>34.0</v>
       </c>
       <c r="K34" t="n" s="4">
-        <v>0.09</v>
+        <v>0.59</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s" s="4">
         <v>41</v>
       </c>
       <c r="B35" t="n" s="4">
         <v>154.0</v>
       </c>
       <c r="C35" t="n" s="4">
         <v>3.47</v>
       </c>
       <c r="D35" t="n" s="4">
-        <v>251.0</v>
+        <v>290.0</v>
       </c>
       <c r="E35" t="n" s="4">
-        <v>8.41</v>
+        <v>8.68</v>
       </c>
       <c r="F35" t="n" s="4">
         <v>35.0</v>
       </c>
       <c r="G35" t="n" s="4">
         <v>1.92</v>
       </c>
       <c r="H35" t="n" s="4">
         <v>141.0</v>
       </c>
       <c r="I35" t="n" s="4">
         <v>4.5</v>
       </c>
       <c r="J35" t="n" s="4">
-        <v>75.0</v>
+        <v>114.0</v>
       </c>
       <c r="K35" t="n" s="4">
-        <v>2.0</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s" s="4">
         <v>42</v>
       </c>
       <c r="B36" t="n" s="4">
         <v>85.0</v>
       </c>
       <c r="C36" t="n" s="4">
         <v>0.9</v>
       </c>
       <c r="D36" t="n" s="4">
-        <v>306.0</v>
+        <v>325.0</v>
       </c>
       <c r="E36" t="n" s="4">
-        <v>2.07</v>
+        <v>2.14</v>
       </c>
       <c r="F36" t="n" s="4">
         <v>18.0</v>
       </c>
       <c r="G36" t="n" s="4">
         <v>0.29</v>
       </c>
       <c r="H36" t="n" s="4">
         <v>135.0</v>
       </c>
       <c r="I36" t="n" s="4">
         <v>0.86</v>
       </c>
       <c r="J36" t="n" s="4">
-        <v>153.0</v>
+        <v>172.0</v>
       </c>
       <c r="K36" t="n" s="4">
-        <v>0.92</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s" s="4">
         <v>43</v>
       </c>
       <c r="B37" t="n" s="4">
         <v>38.0</v>
       </c>
       <c r="C37" t="n" s="4">
         <v>1.26</v>
       </c>
       <c r="D37" t="n" s="4">
-        <v>81.0</v>
+        <v>94.0</v>
       </c>
       <c r="E37" t="n" s="4">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="F37" t="n" s="4">
         <v>5.0</v>
       </c>
       <c r="G37" t="n" s="4">
         <v>0.43</v>
       </c>
       <c r="H37" t="n" s="4">
         <v>49.0</v>
       </c>
       <c r="I37" t="n" s="4">
         <v>0.31</v>
       </c>
       <c r="J37" t="n" s="4">
-        <v>27.0</v>
+        <v>40.0</v>
       </c>
       <c r="K37" t="n" s="4">
-        <v>0.25</v>
+        <v>0.43</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s" s="4">
         <v>44</v>
       </c>
       <c r="B38" t="n" s="4">
         <v>43.0</v>
       </c>
       <c r="C38" t="n" s="4">
         <v>3.49</v>
       </c>
       <c r="D38" t="n" s="4">
-        <v>195.0</v>
+        <v>211.0</v>
       </c>
       <c r="E38" t="n" s="4">
-        <v>2.91</v>
+        <v>3.29</v>
       </c>
       <c r="F38" t="n" s="4">
         <v>14.0</v>
       </c>
       <c r="G38" t="n" s="4">
         <v>0.28</v>
       </c>
       <c r="H38" t="n" s="4">
         <v>92.0</v>
       </c>
       <c r="I38" t="n" s="4">
         <v>1.71</v>
       </c>
       <c r="J38" t="n" s="4">
-        <v>89.0</v>
+        <v>105.0</v>
       </c>
       <c r="K38" t="n" s="4">
-        <v>0.92</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s" s="3">
         <v>4</v>
       </c>
       <c r="B39" t="n" s="4">
         <v>2949.0</v>
       </c>
       <c r="C39" t="n" s="4">
         <v>88.88000000000001</v>
       </c>
       <c r="D39" t="n" s="4">
-        <v>7350.0</v>
+        <v>7900.0</v>
       </c>
       <c r="E39" t="n" s="4">
-        <v>96.99999999999997</v>
+        <v>105.31000000000002</v>
       </c>
       <c r="F39" t="n" s="4">
         <v>789.0</v>
       </c>
       <c r="G39" t="n" s="4">
         <v>20.119999999999997</v>
       </c>
       <c r="H39" t="n" s="4">
         <v>3856.0</v>
       </c>
       <c r="I39" t="n" s="4">
         <v>47.559999999999995</v>
       </c>
       <c r="J39" t="n" s="4">
-        <v>2705.0</v>
+        <v>3255.0</v>
       </c>
       <c r="K39" t="n" s="4">
-        <v>29.38000000000001</v>
+        <v>37.71000000000001</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:K2"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">